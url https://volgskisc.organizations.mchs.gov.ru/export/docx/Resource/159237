--- v1 (2026-01-20)
+++ v2 (2026-06-13)
@@ -197,77 +197,76 @@
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">обеззараживание населения, техники, зданий, территорий и проведениедругих необходимых мероприятий.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Предназначение подразделений ФГКУ «Волжский СЦ МЧСРоссии»</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Спасательный отряд – предназначен для проведенияаварийно-спасательных, эвакуационных и других неотложных работ приликвидации последствий аварий, катастроф и стихийных бедствий,оказания первой помощи пострадавшим (пораженным).</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Пиротехнический отряд – предназначен для обнаружения,обезвреживания и уничтожения неразорвавшихся боеприпасов в обычномснаряжении, в том числе авиационных бомб и других взрывоопасныхпредметов; обрушения поврежденных элементов конструкций подрывным(взрывным) способом и проделывания проходов в завалах; устройстваминерализованных полос; уничтожения ледяных заторов.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Инженерно-спасательная рота – предназначена для инженерной разведкимаршрутов и очагов поражения; расчистки завалов; откапывания ивскрытия заваленных и поврежденных защитных сооружений; устройствапроездов в завалах; обрушения конструкций, грозящих обвалом;вскрытия мест аварий на коммунально-энергетических итехнологических сетях; подготовки и содержания маршрутоввыдвижения; прокладки колонных путей; создания заградительныхпротивопожарных полос; обвалования растекающихся ядовитых веществ,горючих жидкостей; проведения инженерно-технических работ поликвидации радиационных и химических аварий.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Спасательная рота радиационной, химической и биологической защиты –предназначена для ведения радиационной, химической ибактериологической разведки, определения мест нахождениязараженных; дозиметрического контроля; специальной обработкивооружения, боевой и другой техники, средств защиты иобмундирования, дезактивации сооружений, зданий, помещений иоборудования, дорог с твердым покрытием; обеззараживания аварийныххимически опасных веществ, локализации их источников и зонхимического заражения, санитарной обработки личного составаспасательного центра и населения.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Пожарно – спасательная рота – предназначена для противопожарногообеспечения действий подразделений спасательного центра; веденияпожарной разведки, локализации и тушения пожаров на маршрутах и вочагах поражения.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Телекоммуникационный узел – предназначен для установления иподдержания устойчивой связи, обеспечивающей управлениеподразделениями спасательного центра и приданными формированиями, атакже с вышестоящими органами управления и взаимодействующимисилами. </w:t>
             </w:r>
-            <w:br/>
-[...5 lines deleted...]
-            <w:br/>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>