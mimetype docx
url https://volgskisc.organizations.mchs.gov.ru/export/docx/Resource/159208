--- v6 (2026-03-24)
+++ v7 (2026-04-13)
@@ -316,51 +316,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="42104735"/>
+    <w:nsid w:val="5D979108"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>