--- v7 (2026-04-13)
+++ v8 (2026-05-03)
@@ -316,51 +316,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5D979108"/>
+    <w:nsid w:val="0CBAD7DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>