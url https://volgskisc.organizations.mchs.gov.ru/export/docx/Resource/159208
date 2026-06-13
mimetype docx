--- v8 (2026-05-03)
+++ v9 (2026-06-13)
@@ -316,51 +316,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0CBAD7DE"/>
+    <w:nsid w:val="952EFAB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>