--- v9 (2026-06-13)
+++ v10 (2026-07-23)
@@ -118,51 +118,51 @@
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Уважаемые пользователи</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Пожалуйста,сообщайте о фактах коррупции начальнику ФГКУ</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">«Волжский спасательный центр МЧС России»:</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Обратитесь лично. Приём граждан начальником центра проходит посредам с 15:00 до 17:00; Позвоните незамедлительно по телефону+7 (846) 330-15-76; Напишите обращение через сайт центраhttps://volgskisc.organizations.mchs.gov.ru при помощи инструмента«Задать вопрос начальнику центра»; Напишите электронное письмона адрес: volg.sc@63.mchs.gov(центральная почта); Отправьтеписьменное обращение почтой на адрес 443065,Самарская область,город Самара, Долотный переулок 19, ФГКУ «Волжский спасательныйцентр МЧС России».</w:t>
+              <w:t xml:space="preserve">Обратитесь лично. Приём граждан начальником центра проходит посредам с 15:00 до 17:00; Позвоните незамедлительно по телефону+7 (846) 330-15-76; Напишите обращение через сайт центраhttps://volgskisc.organizations.mchs.gov.ru при помощи инструмента«Задать вопрос начальнику центра»; Напишите электронное письмона адрес: volg.sc@vsc.63.mchs.gov.ru (центральнаяпочта); Отправьте письменное обращение почтой на адрес443065,Самарская область, город Самара, Долотный переулок 19, ФГКУ«Волжский спасательный центр МЧС России».</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr/>
                 <w:t xml:space="preserve">Нормативные правовые и иные акты в сфере противодействиякоррупции</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
@@ -316,51 +316,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="952EFAB8"/>
+    <w:nsid w:val="FDC27286"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>