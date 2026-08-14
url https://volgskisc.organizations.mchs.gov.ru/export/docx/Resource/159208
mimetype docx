--- v10 (2026-07-23)
+++ v11 (2026-08-14)
@@ -316,51 +316,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="FDC27286"/>
+    <w:nsid w:val="D18BB1C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>