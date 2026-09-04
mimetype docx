--- v11 (2026-08-14)
+++ v12 (2026-09-04)
@@ -316,51 +316,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D18BB1C4"/>
+    <w:nsid w:val="CC731F70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>