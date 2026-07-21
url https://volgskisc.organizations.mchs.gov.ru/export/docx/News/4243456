--- v0 (2026-06-23)
+++ v1 (2026-07-21)
@@ -141,51 +141,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">20 июня –особая дата для чрезвычайного ведомства: кинологическая служба МЧСРоссии отмечает свое 30-летие! Путь, пройденный с 1996 года, когдапервые кинологические расчеты были созданы в отряде «Центроспас», –это история преданности, героизма и спасения. Сегодня поисковаякинологическая служба ведомства – это мощная сила, насчитывающаяоколо 150 аттестованных расчетов, готовых прийти на помощь в любуюминуту.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Современные технологии, безусловно, играют важную роль, и МЧСРоссии оснащено новейшими поисковыми приборами. Однако, какпоказывает практика, ничто не сравнится с чутким носом ибезграничной преданностью специально обученной собаки. В «собачьейработе» МЧС есть свои уникальные особенности: четвероногиеспасатели работают с незнакомыми людьми, полагаясь исключительно насвои природные инстинкты и выучку, без опоры на личные вещи.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Волжский спасательный центр по праву гордится своим питомникомслужебных собак, основанным в 2012 году. Здесь под чуткимруководством своих наставников несут службу настоящие герои:энергичная Фанта – под началом младшего сержанта Шабановой, опытнаяБагира – с сержантом Лукьяновой, и очаровательная Мёрфи – вместе ссержантом Анфиногеновым.</w:t>
+              <w:t xml:space="preserve">Волжский спасательный центр по праву гордится своим питомникомслужебных собак, основанным в 2012 году. Здесь под чуткимруководством своих наставников несут службу настоящие герои:энергичная Фанта – с сержантом Шабановой, опытная Багира – ссержантом Лукьяновой, и очаровательная Мёрфи – вместе с сержантомАнфиногеновым.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">С первых дней существования питомника главной целью стало развитиенаправления поиска людей, пострадавших в чрезвычайных ситуациях.Кинологические расчеты неустанно оттачивают свои навыки и умения научебно-тренировочных занятиях, моделирующих реальные условиякатастроф.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">В честь профессионального юбилея за добросовестное исполнениеслужебных обязанностей и высокий профессионализмспециалисты-кинологи центра были отмечены заслуженными наградами —им были вручены благодарственные письма. Это признание ихнепростого, но жизненно важного труда, требующего не толькомастерства, но и огромного сердца.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>