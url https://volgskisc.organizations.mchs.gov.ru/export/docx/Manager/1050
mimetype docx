--- v1 (2026-01-17)
+++ v2 (2026-05-10)
@@ -136,141 +136,158 @@
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:color="fffffff"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Родился в селеКаменка Пугачевского района Саратовской области.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Родился в селеКаменка Пугачевского района Саратовской области. </w:t>
+            </w:r>
+            <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">В 2008 году закончил ГОУ ВПО «Вольское высшее военное училище тыла(военный институт)» Министерства обороны Российской Федерации.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008 г. - командир взвода-преподаватель военной школы поваров, пгт.Атамановка, Забайкальский край.</w:t>
             </w:r>
             <w:br/>
+            <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008-2010 г.г. - начальник продовольственной службы тыла войсковойчасти № 44286;</w:t>
             </w:r>
             <w:br/>
+            <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011-2012 г.г. заместитель начальника ФГБО ВПО «Самарский учебныйцентр ФПС»;</w:t>
             </w:r>
             <w:br/>
+            <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013 г. – временно исполняющий должность начальникапродовольственной службы ФКОУ ВПО «Самарский юридический институтФСИН России»,</w:t>
             </w:r>
             <w:br/>
+            <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014-2015 г.г.- заместитель директора ООО «Виктория-Профит»;</w:t>
             </w:r>
             <w:br/>
+            <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016-2017 г.г. - заместитель начальника ФГБО ВПО «Самарский учебныйцентр ФПС»;</w:t>
             </w:r>
             <w:br/>
+            <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017-2019 г.г. - старший специалист отдела продовольственногообеспечения ФКУ «Приволжское окружное управление МТС МВДРоссии»;</w:t>
             </w:r>
             <w:br/>
+            <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019-2023 г.г. – начальник продовольственной службы тыла ФГКУ«Волжский СЦ МЧС России»;</w:t>
             </w:r>
             <w:br/>
+            <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023- н/вр. – заместитель начальника центра по тылу-начальник тылаФГКУ «Волжский СЦ МЧС России».</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Награжден медалью Жукова, медалью «За содружество во имя спасения»,медалью «30 лет МЧС России», медалью «За безупречную службу» IIIстепени, имеет ряд почетных грамот и благодарностей отруководителей структурных подразделений МЧС России, МВД России,ФСИН России.</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Не женат, один ребенок.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
-              <w:rPr/>
-[...1 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Участие в гуманитарных и спасательных операциях</w:t>
+            </w:r>
+            <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019 год – участвовал в тушении лесного пожара вблизи населенногопункта Красная Глинка Красноглинского района Самарской области;</w:t>
             </w:r>
             <w:br/>
+            <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020 год – принимал участие в тушении природного пожара вблизинаселенного пункта Калинка Волжского района Самарской области;</w:t>
             </w:r>
             <w:br/>
+            <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021 год – участвовал в тушении природного пожара в национальномпарке «Бузулукский Бор» Борского района Самарской области;</w:t>
             </w:r>
             <w:br/>
+            <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022 год - принимал участие в гуманитарной операции на территорияхДонецкой Народной Республике, Луганской Народной Республике;</w:t>
             </w:r>
+            <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023 год – принимал участие в защите населенных пунктов и объектовэкономики от лесных и ландшафтных пожаров в Тюменской области.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2026</w:t>