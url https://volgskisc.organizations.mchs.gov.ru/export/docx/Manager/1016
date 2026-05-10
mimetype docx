--- v3 (2026-01-17)
+++ v4 (2026-05-10)
@@ -135,87 +135,87 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Родился 03июля 1988 г. в г. Красноярск-26 Красноярского края.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">В 2010 г. закончил ФГОУ ВПО «Академия гражданской защитыМинистерства Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийныхбедствий»</w:t>
+              <w:t xml:space="preserve">В 2010 г. закончил ФГОУ ВПО «Академия гражданской защитыМинистерства Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийныхбедствий»;</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">06.2010 - 04.2011 гг.  командир инженерно-технического взводаинженерно-технической роты 1001 спасательного центра (г.Самара); </w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">04.2011 - 09.2014 гг.  командир инженерно-технической роты 1001спасательного центра (г. Самара);</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">09.2014 - 11.2014 гг. старший помощник начальника штаба по службевойск (и безопасности военной службы) ФГКУ «Волжский СЦ МЧС России»(г. Самара);</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">11.2014 - 09.2021 гг. начальник инженерной службы ФГКУ «Волжский СЦМЧС России» (г. Самара);</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">09.2021 – 10.2025 заместитель начальника ФГКУ «Волжский СЦ МЧСРоссии» по спасательным работам (г. Самара);</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">10.2025 - н/время начальник штаба - заместитель начальника ФГКУ«Волжский СЦ МЧС России» (г. Самара).</w:t>
+              <w:t xml:space="preserve">10.2025 - н/время начальник штаба - заместитель начальника ФГКУ«Волжский СЦ МЧС России» (г. Самара);</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Имеет государственную награду — медаль ордена «За заслуги передОтечеством» II степени, а также ряд ведомственных наград.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Женат. Двое детей. </w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Участие в гуманитарных и спасательных операциях</w:t>
             </w:r>
             <w:br/>
             <w:br/>