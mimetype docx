--- v3 (2026-01-17)
+++ v4 (2026-05-10)
@@ -129,63 +129,63 @@
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:color="fffffff"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Родился 01июля 1988г. в г. Белебей Республика Башкортостан.</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">в 2021 г. ФГБОУ ВО «Российская академия народного хозяйства игосударственной службы при Президенте Российской Федерации»</w:t>
+              <w:t xml:space="preserve">Родился в г.Белебей Республика Башкортостан.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">В 2009 г. закончил ФГОУ ВПО «Академия гражданской защитыМинистерства Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийныхбедствий»;</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">в 2021 г. ФГБОУ ВО «Российская академия народного хозяйства игосударственной службы при Президенте Российской Федерации»;</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">06.2009 - 07.2010 гг. старший офицер отдела (мониторинга ипрогнозирования чрезвычайных ситуаций природного и техногенногохарактера) центра мониторинга</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">и прогнозирования чрезвычайных ситуаций природного и техногенногохарактера войсковой части 66802 (г. Нижний Новгород);</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">07.2010 - 07.2013 гг. командир инженерно-технического взводаспасательного отряда 1001 спасательного центра (г. Самара);</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">07.2013 - 04.2016 гг. командир спасательного взвода спасательнойроты спасательного отряда ФГКУ «Волжский СЦ МЧС России» (г.Самара);</w:t>
             </w:r>
             <w:br/>
@@ -195,113 +195,134 @@
               <w:t xml:space="preserve">04.2016 - 09.2018 гг. командир спасательной роты радиационной,химической и биологической защиты ФГКУ «Волжский СЦ МЧС России» (г.Самара);</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">09.2018 - 09.2020 гг. заместитель командира спасательного отряда повоспитательной работе ФГКУ «Волжский СЦ МЧС России» (г.Самара);</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">09.2020 - 09.2022 гг. начальник штаба - заместитель командираспасательного отряда ФГКУ «Волжский СЦ МЧС России» (г. Самара);</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">09.2022 - 11.2025 гг. командир спасательного отряда ФГКУ «ВолжскийСЦ МЧС России» (г. Самара);</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">11.2025 - н/время заместитель начальника ФГКУ «Волжский СЦ МЧСРоссии» по спасательным работам (г. Самара);</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Женат. Двое детей.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Участие в гуманитарных и спасательных операциях</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011 г. - принимал принимал участие в проведении противопаводковыхмероприятий в н.п. Яблоновый Овраг Самарской области;</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">2012 г. - принимал участие в проведении аварийно - спасательныхработ в Оренбургской области;</w:t>
+              <w:t xml:space="preserve">2011 г. - принимал участие в проведении противопаводковыхмероприятий в н.п. Яблоновый Овраг Самарской области;</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012 г. - принимал участие в ликвидации последствий после взрывавоенного арсенала в Оренбургской области г. Бугуруслан;</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013 г. - принимал участие в ликвидации последствий чрезвычайнойситуации в результате взрыва бытового газа в ЧувашскойРеспублике;</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013 г. - принимал участие в ликвидации последствий чрезвычайнойситуации на территории Приволжского государственного боеприпасногоиспытательного полигона</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">в п. Нагорный г.о. Чапаевск Самарской области;</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014 г. - принимал участие в ликвидации последствийчрезвычайной ситуации в р.п. Янаул Республики Башкирия;</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2014 г. - принимал участие в ликвидации последствийчрезвычайной ситуации в р.п. Янаул Республики Башкортостан;</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014-2016 годы - принимал участие в обеспечении и организациипроведения мероприятий, посвященных Дням памяти преподобногоСерафима Саровского;</w:t>
+            </w:r>
+            <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017 г. - принимал участие в ликвидации последствийчрезвычайной ситуации в Оренбургской области;</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">2017 г. - принимал участие в обеспечении безопасности в проведении“Кубка Конфедерации FIFA 2017 в России”;</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018 г. - принимал участие в обеспечении безопасности в проведениичемпионата мира по футболу FIFA 2018 в России;</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">2022 г. - принимал участие в гуманитарном реагировании натерритории ЛНР и ДНР;</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024 г. - руководил группировкой спасательного центра приликвидации чрезвычайной ситуации, вызванной наводнением натерритории Самарской области;</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025 г. - руководил группировкой спасательного центра приликвидации чрезвычайной ситуации, вызванной аварией на морскихсудах в акватории Керченского пролива.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>