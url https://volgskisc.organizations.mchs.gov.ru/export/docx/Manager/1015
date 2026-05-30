--- v4 (2026-05-10)
+++ v5 (2026-05-30)
@@ -285,50 +285,56 @@
             <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018 г. - принимал участие в обеспечении безопасности в проведениичемпионата мира по футболу FIFA 2018 в России;</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022 г. - принимал участие в гуманитарном реагировании натерритории ЛНР и ДНР;</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024 г. - руководил группировкой спасательного центра приликвидации чрезвычайной ситуации, вызванной наводнением натерритории Самарской области;</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025 г. - руководил группировкой спасательного центра приликвидации чрезвычайной ситуации, вызванной аварией на морскихсудах в акватории Керченского пролива.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026 г. - руководил аэромобильной группировкой спасательного центрапри ликвидации чрезвычайной ситуации, вызванной частичнымобрушением четырехэтажного многоквартирного жилого дома в г.Сызрань.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>