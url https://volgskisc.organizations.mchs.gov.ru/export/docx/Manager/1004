--- v1 (2026-01-17)
+++ v2 (2026-05-10)
@@ -156,51 +156,51 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Родился 25июля 1976 г. в г. Чирчик, Ташкентская область.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">В 1998 г. закончил Самарскую государственную сельскохозяйственнуюакадемию.</w:t>
+              <w:t xml:space="preserve">В 1998 г. закончил Самарскую государственную сельскохозяйственнуюакадемию;</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">12.1999 - 05.2001 гг. командир аварийно – восстановительного взводамеханизированной роты 454 отдельного механизированногополка; </w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">05.2001 - 04.2003 гг. командир инженерно – дорожного взводаинженерно – технической роты отряда обеспечения действий спасателей1001 спасательного центра; </w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">04.2003 - 08.2003 гг. помощник начальника организационно –мобилизационного отдела штаба 1001 спасательного центра; </w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">08.2003 - 09.2005 гг. командир инженерно – технической роты 1001спасательного центра (г. Самара); </w:t>
             </w:r>