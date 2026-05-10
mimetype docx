--- v1 (2026-01-17)
+++ v2 (2026-05-10)
@@ -143,134 +143,134 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Родился 6сентября 1989 г. в с. Первомайское Дагестанской АССР </w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">В 2010 г. Закончил ФГОУ ВПО «Академия гражданской защитыМинистерства Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийныхбедствий»</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">12.2020 - н/время - заместитель начальника по воспитательной работе- начальник отделения Волжского спасательного центра МЧС России</w:t>
+              <w:t xml:space="preserve">В 2010 г. Закончил ФГОУ ВПО «Академия гражданской защитыМинистерства Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийныхбедствий»;</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">06.2010 - 05.2011 гг. командир взвода специальной обработки ротырадиационной, химической и биологической защиты 1001 спасательногоцентра;</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05.2011 - 09.2011 гг. командир автомобильного взвода (доставкигуманитарных грузов и жизнеобеспечения населения) 1001спасательного центра;</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">09.2011 - 12.2012 гг. командир спасательной роты спасательногоотряда 1001 спасательного центра;</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">12.2012 - 12.2020 гг. заместитель командира 2 спасательногоотряда по воспитательной работе Волжского спасательного центра МЧСРоссии;</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">12.2020 - н/время - заместитель начальника по воспитательной работе- начальник отделения Волжского спасательного центра МЧСРоссии;</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Женат. Двое детей.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Участие в гуманитарных и спасательных операциях</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2010 г. - принимал участие в тушении лесоторфяных пожаров натерритории Республики Мордовия</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">2015 г. - принимал участие в ликвидации последствий пожара вторговом центре в г. Казань</w:t>
+              <w:t xml:space="preserve">2010 г. - принимал участие в тушении лесоторфяных пожаров натерритории Республики Мордовия;</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012 г. - принимал участие в проведении аварийно – спасательныхработ в г. Крымске;</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013 г. - принимал участие в ликвидации последствий чрезвычайнойситуации на территории Приволжского государственного боеприпасногоиспыта-тельного полигона в п. Нагорный г.о. Чапаевск Самарскойобласти;</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013 г. - принимал участие в ликвидации наводнения на территорииДальневосточного федерального округа;</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014 г. - принимал участие в ликвидации чрезвычайной ситуации вРеспублике Алтай;</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015 г. - принимал участие в ликвидации последствий пожара вторговом центре в г. Казань;</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022 г. - принимал участие в проведении мероприятий по доставкегуманитарных грузов.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>