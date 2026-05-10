--- v1 (2026-02-08)
+++ v2 (2026-05-10)
@@ -135,57 +135,57 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Родился 14июля 1973 г. в г. Куйбышев</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">В 1994 г. закончил Тамбовское высшее военное командное училищехимической защиты имени Подвойского Н.И.</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">В 2013 г. закончил НОУ ВПО «Международный институт рынка»(повышение квалификации).</w:t>
+              <w:t xml:space="preserve">В 1994 г. закончил Тамбовское высшее военное командное училищехимической защиты имени Подвойского Н.И.;</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">В 2013 г. закончил НОУ ВПО «Международный институт рынка»(повышение квалификации);</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">В 2020 г. закончил ФГОУ ВПО «Академия гражданской защитыМинистерства Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийныхбедствий»</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">07.1995 - 08.1996 гг. командир учебного взвода роты химическойзащиты 743 отдельного учебного парашютно – десантного батальонаподготовки специалистов подразделений и частей обеспечения ВДВ 242учебного центра подготовки младших специалистов ВДВ (г. Омск);</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">08.1996 - 02.1997 гг. пребывал в запасе;</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02.1997 - 09.1997 гг. командир взвода радиационной и химическойразведки механизированного батальона 454 отдельногомеханизированного полка;</w:t>
             </w:r>